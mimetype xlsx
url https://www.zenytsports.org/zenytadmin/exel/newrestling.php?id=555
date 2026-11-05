--- v0 (2026-08-26)
+++ v1 (2026-11-05)
@@ -5343,214 +5343,214 @@
       </c>
       <c r="C5" t="s">
         <v>211</v>
       </c>
       <c r="D5">
         <v>130</v>
       </c>
       <c r="E5" t="s">
         <v>59</v>
       </c>
       <c r="F5" t="s">
         <v>212</v>
       </c>
       <c r="G5">
         <v>1</v>
       </c>
       <c r="H5">
         <v>3</v>
       </c>
       <c r="I5">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="B6" t="s">
-        <v>29</v>
+        <v>86</v>
       </c>
       <c r="C6" t="s">
         <v>211</v>
       </c>
       <c r="D6">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="F6" t="s">
         <v>212</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="H6">
         <v>3</v>
       </c>
       <c r="I6">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>85</v>
+        <v>213</v>
       </c>
       <c r="B7" t="s">
-        <v>86</v>
+        <v>214</v>
       </c>
       <c r="C7" t="s">
         <v>211</v>
       </c>
       <c r="D7">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="E7" t="s">
         <v>59</v>
       </c>
       <c r="F7" t="s">
         <v>212</v>
       </c>
       <c r="G7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H7">
         <v>3</v>
       </c>
       <c r="I7">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B8" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C8" t="s">
         <v>211</v>
       </c>
       <c r="D8">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="E8" t="s">
         <v>59</v>
       </c>
       <c r="F8" t="s">
         <v>212</v>
       </c>
       <c r="G8">
         <v>2</v>
       </c>
       <c r="H8">
         <v>3</v>
       </c>
       <c r="I8">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>215</v>
+        <v>32</v>
       </c>
       <c r="B9" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C9" t="s">
         <v>211</v>
       </c>
       <c r="D9">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="E9" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>212</v>
       </c>
       <c r="G9">
         <v>2</v>
       </c>
       <c r="H9">
         <v>3</v>
       </c>
       <c r="I9">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>217</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>211</v>
       </c>
       <c r="D10">
         <v>60</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>212</v>
       </c>
       <c r="G10">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H10">
         <v>3</v>
       </c>
       <c r="I10">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="B11" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="C11" t="s">
         <v>211</v>
       </c>
       <c r="D11">
         <v>60</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
       <c r="F11" t="s">
         <v>212</v>
       </c>
       <c r="G11">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H11">
         <v>3</v>
       </c>
       <c r="I11">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>124</v>
       </c>
       <c r="B12" t="s">
         <v>125</v>
       </c>
       <c r="C12" t="s">
         <v>211</v>
       </c>
       <c r="D12">
         <v>90</v>
       </c>
       <c r="E12" t="s">
         <v>59</v>
       </c>
       <c r="F12" t="s">